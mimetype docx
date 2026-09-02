--- v0 (2025-10-25)
+++ v1 (2026-09-02)
@@ -7,71 +7,71 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="533692CC" w14:textId="77777777" w:rsidR="00D62303" w:rsidRPr="001E3E7A" w:rsidRDefault="002A5057" w:rsidP="00103E9F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="5B9BD5"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F3D4B8B" wp14:editId="26BAA075">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F3D4B8B" wp14:editId="0A180C73">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5545455</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-834390</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="701675" cy="696595"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="11" name="Picture 14" descr="LOGO WASI"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 14" descr="LOGO WASI"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
@@ -1007,51 +1007,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="0915AE3C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:20.95pt;width:480.55pt;height:117.75pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQBaIpOj/wAAAOUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJQ5dIITqdEHKEhAqB7CcSWLVnrE8Jk1vj5JCF4gisZ7/3/vSrDdT8GKExI5Qy9uykgLQ&#13;&#10;Uuuw1/J991TcS8HZYGs8IWh5BJab+vpqvTtGYDEFj6zlkHN8UIrtAMFwSRFwCr6jFEzmklKvorF7&#13;&#10;04NaVdWdsoQZMBd5Zsh63UBnPnwW2ykDnpYk8CzF4yk4u7Q0MXpnTXaEasT2h6X4MpQJ/JLhwUW+&#13;&#10;mYKXQv2qWE4XDd/FlxFSci2IV5PyswmgpWoTK1hRQ7b8GzLPDFxQ1zkLZZN4u7TOqy7BWzpggvG/&#13;&#10;9IYO+AbjGa+WJ9WfAAAA//8DAFBLAwQUAAYACAAAACEAp0rPONgAAACWAQAACwAAAF9yZWxzLy5y&#13;&#10;ZWxzpNCxasMwEMbxvdB3ELfXcjyUUiJnCYGswX0AIZ1tEUkn7oTjvH2gQ6lptq43/P4ftz+sKaoF&#13;&#10;WQJlA7umBYXZkQ95MvA1nN4+QEm12dtIGQ3cUeDQv77sLxhtDZRlDkXUmmIWA3Ot5VNrcTMmKw0V&#13;&#10;zGuKI3GyVRriSRfrrnZC3bXtu+bfBvQbU529AT77DtRwL/jHTsExCY21cZQ0jWNwz1Tt6ZYvuIAa&#13;&#10;LE9YDXiW7yPj0qwpgtLPw7t/hie2ZQ7uxDbhkdx2AHZ0JPfT15tv9g8AAAD//wMAUEsDBBQABgAI&#13;&#10;AAAAIQD8dAu69wEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi8L3aCpGuNKEXX&#13;&#10;osOAbi3Q7QMUWbaFyaJGKrGzrx8kJ2223Yb5QIgm9cj3/Ly+Hnsn9obYopcwn5UgjNdYW99K+Pb1&#13;&#10;/t0lCI7K18qhNxIOhuF68/bNegiVWWCHrjYkxt55roYgoYsxVEXBujO94hkG48feNUi9ijxDaoua&#13;&#10;1GB927tiUZYXxYBUB0JtmK1v76YibDJ+0xgdH5uGTRROQgki5kg5bnMsNmtVtaRCZ/VxD/UPa/TK&#13;&#10;ejiDulNRiR3Zv6B6qwkZmzjT2BfYNFabTKJYlPPyDzrPnQomk+Fq4PCiE/8/WP1l/xyeSMTxA44S&#13;&#10;5pkEhwfU31l4vO2Ub80NEQ6dUTWnDlFs1sUQuDreTWJzxQllO3zG2khQu4gZaWyoT7Jg04gxC354&#13;&#10;ld2MUehRwsW8XFxdrkDog4T58mq1XKymKao6AQTi+NFgL9JBAhkd8wC1f+CYN1LVqScNZHS2vrfO&#13;&#10;5YTa7a0jsVdOwl1+Tvi/9Tmfuj2me0fM9CqTTfwmpnHcjqmaWG+xPjyRIJyctTcUJXRIP0EMpIIE&#13;&#10;/rFTZEC4T54lXM2Xy2TDnCxX7xclCDqvbM8ryusOSUIEMR1v42TdXSDbdvH0uTze7CI2dtLhda3j&#13;&#10;5gOHzbp4cXmy5nmeu15/xs0vAAAA//8DAFBLAwQUAAYACAAAACEAUk92NuQAAAANAQAADwAAAGRy&#13;&#10;cy9kb3ducmV2LnhtbEzPTUrDQBQA4L3gHR6v0I2YSUppTZqXIlbBUinYeoDXZExC5idkpsn09uJK&#13;&#10;D/AtvnwbtIJRDq61hjCJYgRpSlu1pib8Or89PiE4z6ZiZY0kvEmH2+L+LuesspP5lOPJ1xC0Mi5j&#13;&#10;wsb7PhPClY3U7CLbSxO0+raDZu8iO9SiGnhqTa2VWMTxSmhuDYJruJcvjSy701UTvk/H3cj78/E1&#13;&#10;fdh34nD76MauJJrPwm4zn4XnDYKXwf8J/D0QJljknF3s1VQOFGGM4AmXSYowEKarJEG4EC7W6yWC&#13;&#10;KHLxf1H8AAAA//8DAFBLAQItABQABgAIAAAAIQBaIpOj/wAAAOUBAAATAAAAAAAAAAAAAAAAAAAA&#13;&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAKdKzzjYAAAAlgEAAAsAAAAAAAAA&#13;&#10;AAAAAAAAMAEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPx0C7r3AQAA1AMAAA4AAAAAAAAA&#13;&#10;AAAAAAAAMQIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFJPdjbkAAAADQEAAA8AAAAA&#13;&#10;AAAAAAAAAAAAVAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#13;&#10;" fillcolor="#ddd" stroked="f">
+              <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:20.95pt;width:480.55pt;height:117.75pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQBaIpOj/wAAAOUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJQ5dIITqdEHKEhAqB7CcSWLVnrE8Jk1vj5JCF4gisZ7/3/vSrDdT8GKExI5Qy9uykgLQ&#10;Uuuw1/J991TcS8HZYGs8IWh5BJab+vpqvTtGYDEFj6zlkHN8UIrtAMFwSRFwCr6jFEzmklKvorF7&#10;04NaVdWdsoQZMBd5Zsh63UBnPnwW2ykDnpYk8CzF4yk4u7Q0MXpnTXaEasT2h6X4MpQJ/JLhwUW+&#10;mYKXQv2qWE4XDd/FlxFSci2IV5PyswmgpWoTK1hRQ7b8GzLPDFxQ1zkLZZN4u7TOqy7BWzpggvG/&#10;9IYO+AbjGa+WJ9WfAAAA//8DAFBLAwQUAAYACAAAACEAp0rPONgAAACWAQAACwAAAF9yZWxzLy5y&#10;ZWxzpNCxasMwEMbxvdB3ELfXcjyUUiJnCYGswX0AIZ1tEUkn7oTjvH2gQ6lptq43/P4ftz+sKaoF&#10;WQJlA7umBYXZkQ95MvA1nN4+QEm12dtIGQ3cUeDQv77sLxhtDZRlDkXUmmIWA3Ot5VNrcTMmKw0V&#10;zGuKI3GyVRriSRfrrnZC3bXtu+bfBvQbU529AT77DtRwL/jHTsExCY21cZQ0jWNwz1Tt6ZYvuIAa&#10;LE9YDXiW7yPj0qwpgtLPw7t/hie2ZQ7uxDbhkdx2AHZ0JPfT15tv9g8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQD8dAu69wEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi8L3aCpGuNKEXX&#10;osOAbi3Q7QMUWbaFyaJGKrGzrx8kJ2223Yb5QIgm9cj3/Ly+Hnsn9obYopcwn5UgjNdYW99K+Pb1&#10;/t0lCI7K18qhNxIOhuF68/bNegiVWWCHrjYkxt55roYgoYsxVEXBujO94hkG48feNUi9ijxDaoua&#10;1GB927tiUZYXxYBUB0JtmK1v76YibDJ+0xgdH5uGTRROQgki5kg5bnMsNmtVtaRCZ/VxD/UPa/TK&#10;ejiDulNRiR3Zv6B6qwkZmzjT2BfYNFabTKJYlPPyDzrPnQomk+Fq4PCiE/8/WP1l/xyeSMTxA44S&#10;5pkEhwfU31l4vO2Ub80NEQ6dUTWnDlFs1sUQuDreTWJzxQllO3zG2khQu4gZaWyoT7Jg04gxC354&#10;ld2MUehRwsW8XFxdrkDog4T58mq1XKymKao6AQTi+NFgL9JBAhkd8wC1f+CYN1LVqScNZHS2vrfO&#10;5YTa7a0jsVdOwl1+Tvi/9Tmfuj2me0fM9CqTTfwmpnHcjqmaWG+xPjyRIJyctTcUJXRIP0EMpIIE&#10;/rFTZEC4T54lXM2Xy2TDnCxX7xclCDqvbM8ryusOSUIEMR1v42TdXSDbdvH0uTze7CI2dtLhda3j&#10;5gOHzbp4cXmy5nmeu15/xs0vAAAA//8DAFBLAwQUAAYACAAAACEAUk92NuQAAAANAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEzPTUrDQBQA4L3gHR6v0I2YSUppTZqXIlbBUinYeoDXZExC5idkpsn09uJK&#10;D/AtvnwbtIJRDq61hjCJYgRpSlu1pib8Or89PiE4z6ZiZY0kvEmH2+L+LuesspP5lOPJ1xC0Mi5j&#10;wsb7PhPClY3U7CLbSxO0+raDZu8iO9SiGnhqTa2VWMTxSmhuDYJruJcvjSy701UTvk/H3cj78/E1&#10;fdh34nD76MauJJrPwm4zn4XnDYKXwf8J/D0QJljknF3s1VQOFGGM4AmXSYowEKarJEG4EC7W6yWC&#10;KHLxf1H8AAAA//8DAFBLAQItABQABgAIAAAAIQBaIpOj/wAAAOUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAKdKzzjYAAAAlgEAAAsAAAAAAAAA&#10;AAAAAAAAMAEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPx0C7r3AQAA1AMAAA4AAAAAAAAA&#10;AAAAAAAAMQIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFJPdjbkAAAADQEAAA8AAAAA&#10;AAAAAAAAAAAAVAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABlBQAAAAA=&#10;" fillcolor="#ddd" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6C5C21AD" w14:textId="77777777" w:rsidR="00B85A31" w:rsidRDefault="00051B5E" w:rsidP="007846A3">
                       <w:pPr>
                         <w:pStyle w:val="PaperAbstracttext"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00994F80">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="2E74B5"/>
                         </w:rPr>
                         <w:t>ABSTRACT</w:t>
                       </w:r>
                       <w:r w:rsidR="00994BD8" w:rsidRPr="00994F80">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="2E74B5"/>
                         </w:rPr>
                         <w:t>:</w:t>
                       </w:r>
                       <w:r w:rsidR="00994BD8">
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="00E23826">
                         <w:t>Abstract is compulsory. First sentence desc</w:t>
@@ -1202,66 +1202,66 @@
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:iCs/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve">  </w:t>
                       </w:r>
                       <w:r w:rsidR="002A5057" w:rsidRPr="000667D9">
                         <w:rPr>
                           <w:rFonts w:ascii="Noto Serif" w:hAnsi="Noto Serif" w:cs="Noto Serif"/>
                           <w:noProof/>
                           <w:color w:val="6298AE"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                         </w:rPr>
                         <w:drawing>
                           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3920AD45" wp14:editId="35A3FDC5">
                             <wp:extent cx="828675" cy="276225"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="4" name="صورة 11" descr="Creative Commons License">
-                              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11"/>
+                              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId13"/>
                             </wp:docPr>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="0" name="صورة 11" descr="Creative Commons License"/>
                                     <pic:cNvPicPr>
                                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                                     </pic:cNvPicPr>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
-                                    <a:blip r:embed="rId12">
+                                    <a:blip r:embed="rId14">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:srcRect/>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr bwMode="auto">
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="828675" cy="276225"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                     <a:noFill/>
                                     <a:ln>
                                       <a:noFill/>
                                     </a:ln>
                                   </pic:spPr>
                                 </pic:pic>
@@ -1406,56 +1406,56 @@
         <w:t>Month 2000</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E0DBD68" w14:textId="77777777" w:rsidR="00103E9F" w:rsidRPr="00E304BC" w:rsidRDefault="00103E9F" w:rsidP="00994BD8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30282356" w14:textId="77777777" w:rsidR="00103E9F" w:rsidRPr="00E304BC" w:rsidRDefault="00103E9F" w:rsidP="00FB2CEF">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:sectPr w:rsidR="00103E9F" w:rsidRPr="00E304BC" w:rsidSect="00AC46EA">
-          <w:headerReference w:type="even" r:id="rId13"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId18"/>
+          <w:headerReference w:type="even" r:id="rId15"/>
+          <w:headerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="even" r:id="rId17"/>
+          <w:footerReference w:type="default" r:id="rId18"/>
+          <w:headerReference w:type="first" r:id="rId19"/>
+          <w:footerReference w:type="first" r:id="rId20"/>
           <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1152" w:bottom="1440" w:left="1152" w:header="340" w:footer="794" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EE06AF1" w14:textId="77777777" w:rsidR="00D85BAA" w:rsidRPr="00994F80" w:rsidRDefault="00051B5E" w:rsidP="007846A3">
       <w:pPr>
         <w:pStyle w:val="Papersectiontitle"/>
       </w:pPr>
       <w:r w:rsidRPr="00994F80">
         <w:t>INTRODUCTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52736B14" w14:textId="77777777" w:rsidR="00103E9F" w:rsidRDefault="00B10364" w:rsidP="00AF28C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4203"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -1516,51 +1516,50 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4874"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F770B0" w:rsidRPr="00EC05DE" w14:paraId="7833C582" w14:textId="77777777" w:rsidTr="00EC05DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4874" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1230AF47" w14:textId="77777777" w:rsidR="00F770B0" w:rsidRPr="00EC05DE" w:rsidRDefault="00F770B0" w:rsidP="00EC05DE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC05DE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Nomenclature is included if necessary</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70C0E3D2" w14:textId="77777777" w:rsidR="00F770B0" w:rsidRPr="00EC05DE" w:rsidRDefault="00F770B0" w:rsidP="00EC05DE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4203"/>
               </w:tabs>
@@ -1804,85 +1803,68 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ensure that you return to the ‘Els-body-text’ style, the style that you will mainly be using for large blocks of text, when you have completed your bulleted list. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B5DFE0E" w14:textId="77777777" w:rsidR="00B10364" w:rsidRDefault="00F770B0" w:rsidP="00F770B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4203"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F770B0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Please do not alter the formatting and style layouts which have been set up in this template document. As indicated in the template, pap</w:t>
       </w:r>
       <w:r w:rsidR="00067806">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ers should be prepared in single</w:t>
       </w:r>
       <w:r w:rsidRPr="00F770B0">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> column format suitable for direct printing onto paper with trim size 210 x 280 mm. Do not number pages on the front, as page numbers will be added separately for the preprints and the Proceedings. Leave a line clear between paragraphs. All the required style templates are provided in the file “MS Word Template” with the appropriate name supplied, e.g. choose 1. Els1st-order-head for your first order heading text, </w:t>
-[...17 lines deleted...]
-        <w:t>-abstract-text for the abstract text etc</w:t>
+        <w:t xml:space="preserve"> column format suitable for direct printing onto paper with trim size 210 x 280 mm. Do not number pages on the front, as page numbers will be added separately for the preprints and the Proceedings. Leave a line clear between paragraphs. All the required style templates are provided in the file “MS Word Template” with the appropriate name supplied, e.g. choose 1. Els1st-order-head for your first order heading text, els-abstract-text for the abstract text etc</w:t>
       </w:r>
       <w:r w:rsidR="00B10364" w:rsidRPr="00D85BAA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FE8683C" w14:textId="77777777" w:rsidR="00F770B0" w:rsidRDefault="00F770B0" w:rsidP="00F770B0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4203"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71F3BE34" w14:textId="77777777" w:rsidR="00F770B0" w:rsidRPr="00BA5F60" w:rsidRDefault="00051B5E" w:rsidP="003342E9">
       <w:pPr>
         <w:pStyle w:val="PaperSubsectiontilte"/>
@@ -2916,51 +2898,59 @@
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00994F80">
         <w:t>FOOTNOTES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5969A9A0" w14:textId="77777777" w:rsidR="005B2859" w:rsidRPr="005B2859" w:rsidRDefault="005B2859" w:rsidP="005B2859">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4203"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B2859">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Footnotes should be avoided if possible. Necessary footnotes should be denoted in the text by consecutive superscript letters1. The footnotes should be typed single spaced, and in smaller type size (7 pt), at the foot of the page in which they are mentioned, and separated from the main text by a one line space extending at the foot of the column. The Els-footnote style is available in the MS Word for the text of the footnote.</w:t>
+        <w:t xml:space="preserve">Footnotes should be avoided if possible. Necessary footnotes should be denoted in the text by consecutive superscript letters1. The footnotes should be typed single spaced, and in smaller type size (7 pt), at the foot of the page in which they </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B2859">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>are mentioned, and separated from the main text by a one line space extending at the foot of the column. The Els-footnote style is available in the MS Word for the text of the footnote.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="459D5057" w14:textId="77777777" w:rsidR="005B2859" w:rsidRDefault="005B2859" w:rsidP="005B2859">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4203"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005B2859">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please do not change the margins of the template as this can result in the footnote falling outside printing range</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3081,51 +3071,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00392F95">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="224F5C5C" wp14:editId="5996F3B0">
             <wp:extent cx="3048000" cy="800100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19">
+                    <a:blip r:embed="rId21">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3048000" cy="800100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -3222,79 +3212,74 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, and numbered consecutively with Arabic numerals in parentheses on the right hand side of the page (if referred to explicitly in the text). They should also be separated from the surrounding text by one space</w:t>
       </w:r>
       <w:r w:rsidR="00103E9F" w:rsidRPr="00E304BC">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3802014B" w14:textId="77777777" w:rsidR="00103E9F" w:rsidRPr="000144CE" w:rsidRDefault="00A80B03" w:rsidP="00D14038">
       <w:pPr>
         <w:pStyle w:val="Els-equation"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9120"/>
           <w:tab w:val="right" w:pos="9214"/>
         </w:tabs>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00A6350D">
         <w:rPr>
           <w:position w:val="-70"/>
         </w:rPr>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:object w:dxaOrig="3340" w:dyaOrig="1060" w14:anchorId="0F0F7E9B">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" alt="" style="width:165.15pt;height:53.1pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:ole="" o:allowoverlap="f">
-            <v:imagedata r:id="rId20" o:title=""/>
+            <v:imagedata r:id="rId22" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1777728669" r:id="rId21"/>
+          <o:OLEObject Type="Embed" ProgID="Equation.3" ShapeID="_x0000_i1025" DrawAspect="Content" ObjectID="_1848693289" r:id="rId23"/>
         </w:object>
       </w:r>
       <w:r w:rsidR="00D13F43" w:rsidRPr="00A6350D">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
       <w:r w:rsidR="000144CE">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidR="00D13F43" w:rsidRPr="00A6350D">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
@@ -3559,502 +3544,437 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>[3]</w:t>
       </w:r>
       <w:r w:rsidRPr="00574D02">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00574D02">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Yusmadi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00574D02">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Yah </w:t>
+        <w:t xml:space="preserve"> Yah Jusoh, Khadijah Chamili, Jamaiah H Yahaya, and Noraini Che Pa, “The selection criteria of open source software adoption in Malaysia,” Int. J. Adv. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00574D02">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Jusoh</w:t>
+        <w:t>Comput</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00574D02">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Khadijah </w:t>
+        <w:t>. Technol., vol. 4, no. 21, pp. 278–287, 2012.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38344A4C" w14:textId="77777777" w:rsidR="00574D02" w:rsidRPr="00574D02" w:rsidRDefault="00574D02" w:rsidP="00251E09">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="672"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00574D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>[4]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00574D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> J. M. Gonzalez-Barahona, "Free Software / Open Source: Information Society Opportunities for Europe?," </w:t>
+      </w:r>
+      <w:r w:rsidR="00251E09">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00574D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49132405" w14:textId="77777777" w:rsidR="00574D02" w:rsidRPr="00574D02" w:rsidRDefault="00574D02" w:rsidP="00574D02">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00574D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [5]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00574D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> Titterton G. Users reveal benefits of Open Source. Computer Weekly. 2003;6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E59A88F" w14:textId="77777777" w:rsidR="00574D02" w:rsidRPr="00574D02" w:rsidRDefault="00574D02" w:rsidP="00574D02">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00574D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[6]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00574D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">D. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00574D02">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Chamili</w:t>
+        <w:t>Spinellis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00574D02">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> and C. Szyperski, “How is open source affecting software development?,” IEEE </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00574D02">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Jamaiah</w:t>
+        <w:t>Softw</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00574D02">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> H </w:t>
+        <w:t>.,   vol. 21, no. 1, pp. 28–33, 2004.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A4607F" w14:textId="77777777" w:rsidR="009E5993" w:rsidRDefault="00574D02" w:rsidP="00574D02">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00574D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[7] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00574D02">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">T. Murphy, "Evaluate open source risks," http://www. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00574D02">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Yahaya</w:t>
+        <w:t>ftponline</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00574D02">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and Noraini Che Pa, “The selection criteria of open source software adoption in Malaysia,” Int. J. Adv. </w:t>
+        <w:t>. com/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00574D02">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Comput</w:t>
+        <w:t>wss</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00574D02">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>. Technol., vol. 4, no. 21, pp. 278–287, 2012.</w:t>
-[...87 lines deleted...]
-        <w:t xml:space="preserve">D. </w:t>
+        <w:t>/2002_10/online/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00574D02">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Spinellis</w:t>
+        <w:t>tmurphy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00574D02">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and C. Szyperski, “How is open source affecting software development?,” IEEE </w:t>
-[...83 lines deleted...]
-        </w:rPr>
         <w:t>/, retrieved, vol. 19, p. 2012, 2001.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D16CD5D" w14:textId="77777777" w:rsidR="009E5993" w:rsidRDefault="009E5993" w:rsidP="009E5993">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="009E5993" w:rsidSect="00713EBB">
-          <w:footerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
           <w:pgMar w:top="1440" w:right="1152" w:bottom="1440" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="288"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7ED151D5" w14:textId="77777777" w:rsidR="00E24678" w:rsidRDefault="00E24678" w:rsidP="006B4558">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B891C44" w14:textId="77777777" w:rsidR="005C3E4B" w:rsidRPr="005C3E4B" w:rsidRDefault="005C3E4B" w:rsidP="005C3E4B"/>
     <w:p w14:paraId="6C2C6EC6" w14:textId="77777777" w:rsidR="005C3E4B" w:rsidRPr="005C3E4B" w:rsidRDefault="005C3E4B" w:rsidP="005C3E4B"/>
     <w:p w14:paraId="19644FDE" w14:textId="77777777" w:rsidR="005C3E4B" w:rsidRPr="005C3E4B" w:rsidRDefault="005C3E4B" w:rsidP="005C3E4B"/>
     <w:p w14:paraId="3EFFA166" w14:textId="77777777" w:rsidR="005C3E4B" w:rsidRPr="005C3E4B" w:rsidRDefault="005C3E4B" w:rsidP="005C3E4B"/>
     <w:p w14:paraId="6EFABD66" w14:textId="77777777" w:rsidR="005C3E4B" w:rsidRPr="005C3E4B" w:rsidRDefault="005C3E4B" w:rsidP="005C3E4B"/>
     <w:p w14:paraId="67F43E3E" w14:textId="77777777" w:rsidR="005C3E4B" w:rsidRPr="005C3E4B" w:rsidRDefault="005C3E4B" w:rsidP="005C3E4B"/>
     <w:p w14:paraId="710800ED" w14:textId="77777777" w:rsidR="005C3E4B" w:rsidRPr="005C3E4B" w:rsidRDefault="005C3E4B" w:rsidP="005C3E4B"/>
     <w:p w14:paraId="529BDD8E" w14:textId="77777777" w:rsidR="005C3E4B" w:rsidRPr="005C3E4B" w:rsidRDefault="005C3E4B" w:rsidP="005C3E4B"/>
     <w:p w14:paraId="59A7C11F" w14:textId="77777777" w:rsidR="005C3E4B" w:rsidRDefault="005C3E4B" w:rsidP="005C3E4B"/>
     <w:p w14:paraId="47BE3481" w14:textId="77777777" w:rsidR="005C3E4B" w:rsidRDefault="005C3E4B" w:rsidP="005C3E4B"/>
     <w:p w14:paraId="4889FF05" w14:textId="77777777" w:rsidR="005C3E4B" w:rsidRPr="005C3E4B" w:rsidRDefault="005C3E4B" w:rsidP="005C3E4B">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005C3E4B" w:rsidRPr="005C3E4B" w:rsidSect="00E24678">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1152" w:bottom="1440" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="288"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="551142FC" w14:textId="77777777" w:rsidR="00555C58" w:rsidRDefault="00555C58">
+    <w:p w14:paraId="14EF262F" w14:textId="77777777" w:rsidR="008A2C2E" w:rsidRDefault="008A2C2E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="47AE9025" w14:textId="77777777" w:rsidR="00555C58" w:rsidRDefault="00555C58">
+    <w:p w14:paraId="394C03C6" w14:textId="77777777" w:rsidR="008A2C2E" w:rsidRDefault="008A2C2E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif">
-    <w:panose1 w:val="020B0502040504020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="500078FF" w:usb2="00000029" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Dubai">
     <w:panose1 w:val="020B0503030403030204"/>
-    <w:charset w:val="B2"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80002067" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="282D933A" w14:textId="77777777" w:rsidR="00103E9F" w:rsidRDefault="00103E9F" w:rsidP="00103E9F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002A5057">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7775E4CB" w14:textId="77777777" w:rsidR="00E304BC" w:rsidRPr="00E304BC" w:rsidRDefault="00E304BC" w:rsidP="00CB3BA0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5CBD1F06" w14:textId="77777777" w:rsidR="00103E9F" w:rsidRDefault="00103E9F" w:rsidP="00E304BC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="outside" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
@@ -4089,51 +4009,51 @@
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Published by UTHM Publisher</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0BE6C8B4" w14:textId="77777777" w:rsidR="00103E9F" w:rsidRPr="00CF472A" w:rsidRDefault="00103E9F" w:rsidP="00E304BC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CF472A">
       <w:rPr>
         <w:color w:val="999999"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>http://www.uthm.publisher.edu.my/ojs/ijie</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5DA593C2" w14:textId="77777777" w:rsidR="00031243" w:rsidRDefault="00031243" w:rsidP="003A583D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="outside" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
@@ -4265,168 +4185,168 @@
       <w:t>organization.edu.co</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="24059A8C" w14:textId="77777777" w:rsidR="00031243" w:rsidRPr="001D5825" w:rsidRDefault="00CE519C" w:rsidP="00CE519C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CE519C">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="18"/>
         <w:lang w:val="pt-BR"/>
       </w:rPr>
       <w:t>https://wjcm.uowasit.edu.iq/index.php/wjcm</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5EB8DCF1" w14:textId="77777777" w:rsidR="00E304BC" w:rsidRDefault="00E304BC" w:rsidP="00E304BC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="outside" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002A5057">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7500FB97" w14:textId="77777777" w:rsidR="00E304BC" w:rsidRPr="00CF472A" w:rsidRDefault="00E304BC" w:rsidP="00CB3BA0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5577F057" w14:textId="77777777" w:rsidR="00555C58" w:rsidRDefault="00555C58">
+    <w:p w14:paraId="28B9FB84" w14:textId="77777777" w:rsidR="008A2C2E" w:rsidRDefault="008A2C2E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02EBEA15" w14:textId="77777777" w:rsidR="00555C58" w:rsidRDefault="00555C58">
+    <w:p w14:paraId="573E9B96" w14:textId="77777777" w:rsidR="008A2C2E" w:rsidRDefault="008A2C2E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4C7EE17B" w14:textId="77777777" w:rsidR="002D0CA8" w:rsidRPr="00031243" w:rsidRDefault="002D0CA8" w:rsidP="002D0CA8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Author 1 et al., </w:t>
     </w:r>
     <w:r w:rsidRPr="00F32BAA">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Wasit Journal of Computer and Mathematics Science </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Vol. 0 No. 0 (2023) p. 1-4</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2A7F4EEA" w14:textId="77777777" w:rsidR="00103E9F" w:rsidRDefault="00103E9F" w:rsidP="0099163C">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="710328CB" w14:textId="77777777" w:rsidR="00103E9F" w:rsidRDefault="00103E9F" w:rsidP="00103E9F">
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="50DEE56D" w14:textId="77777777" w:rsidR="00E40816" w:rsidRPr="00031243" w:rsidRDefault="00E40816" w:rsidP="0065178D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Author 1 et al., </w:t>
     </w:r>
     <w:r w:rsidR="00F32BAA" w:rsidRPr="00F32BAA">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Wasit Journal of Computer and Mathematics Science </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
@@ -4442,51 +4362,51 @@
       <w:t>23</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>) p. 1-4</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="121456A0" w14:textId="77777777" w:rsidR="00103E9F" w:rsidRDefault="00103E9F" w:rsidP="00103E9F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="314BEB4D" w14:textId="77777777" w:rsidR="00103E9F" w:rsidRDefault="00103E9F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5078BD9C" w14:textId="2D57356F" w:rsidR="00496B59" w:rsidRPr="00D62303" w:rsidRDefault="002D0CA8" w:rsidP="002A5057">
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Dubai" w:hAnsi="Dubai" w:cs="Dubai"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Dubai" w:hAnsi="Dubai" w:cs="Dubai"/>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="002FBD30" wp14:editId="62797FD5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-417195</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>241300</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="781050" cy="325120"/>
@@ -4629,94 +4549,124 @@
                               <w:szCs w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00F32BAA">
                             <w:rPr>
                               <w:color w:val="000000"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve">Journal Homepage: </w:t>
                           </w:r>
                           <w:hyperlink r:id="rId2" w:history="1">
                             <w:r w:rsidRPr="00F32BAA">
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="0000FF"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                                 <w:u w:val="single"/>
                               </w:rPr>
                               <w:t xml:space="preserve">https://wjcm.uowasit.edu.iq/index.php/WJCM </w:t>
                             </w:r>
                           </w:hyperlink>
                         </w:p>
-                        <w:p w14:paraId="7E0BEC5B" w14:textId="77777777" w:rsidR="00F32BAA" w:rsidRPr="00F32BAA" w:rsidRDefault="00F32BAA" w:rsidP="00F32BAA">
+                        <w:p w14:paraId="7E0BEC5B" w14:textId="589323D6" w:rsidR="00F32BAA" w:rsidRPr="00F32BAA" w:rsidRDefault="00F32BAA" w:rsidP="00F32BAA">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r w:rsidRPr="00F32BAA">
                             <w:rPr>
                               <w:b/>
                               <w:bCs/>
                               <w:color w:val="5B9BD5"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
-                            <w:t>e-ISSN: 2788-5879    p-ISSN: 2788-5887</w:t>
+                            <w:t xml:space="preserve">e-ISSN: </w:t>
+                          </w:r>
+                          <w:r w:rsidR="002841DB" w:rsidRPr="00F32BAA">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="5B9BD5"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t>2788-5887</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00F32BAA">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="5B9BD5"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">    p-ISSN: </w:t>
+                          </w:r>
+                          <w:r w:rsidR="002841DB" w:rsidRPr="00F32BAA">
+                            <w:rPr>
+                              <w:b/>
+                              <w:bCs/>
+                              <w:color w:val="5B9BD5"/>
+                              <w:sz w:val="18"/>
+                              <w:szCs w:val="18"/>
+                            </w:rPr>
+                            <w:t>2788-5879</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="2A775333" w14:textId="77777777" w:rsidR="00D62303" w:rsidRDefault="00D62303" w:rsidP="00555FD2">
                           <w:pPr>
                             <w:jc w:val="center"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>20000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="158FDDEC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:45.9pt;margin-top:-3.5pt;width:362.4pt;height:65.85pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQBaIpOj/wAAAOUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJQ5dIITqdEHKEhAqB7CcSWLVnrE8Jk1vj5JCF4gisZ7/3/vSrDdT8GKExI5Qy9uykgLQ&#13;&#10;Uuuw1/J991TcS8HZYGs8IWh5BJab+vpqvTtGYDEFj6zlkHN8UIrtAMFwSRFwCr6jFEzmklKvorF7&#13;&#10;04NaVdWdsoQZMBd5Zsh63UBnPnwW2ykDnpYk8CzF4yk4u7Q0MXpnTXaEasT2h6X4MpQJ/JLhwUW+&#13;&#10;mYKXQv2qWE4XDd/FlxFSci2IV5PyswmgpWoTK1hRQ7b8GzLPDFxQ1zkLZZN4u7TOqy7BWzpggvG/&#13;&#10;9IYO+AbjGa+WJ9WfAAAA//8DAFBLAwQUAAYACAAAACEAp0rPONgAAACWAQAACwAAAF9yZWxzLy5y&#13;&#10;ZWxzpNCxasMwEMbxvdB3ELfXcjyUUiJnCYGswX0AIZ1tEUkn7oTjvH2gQ6lptq43/P4ftz+sKaoF&#13;&#10;WQJlA7umBYXZkQ95MvA1nN4+QEm12dtIGQ3cUeDQv77sLxhtDZRlDkXUmmIWA3Ot5VNrcTMmKw0V&#13;&#10;zGuKI3GyVRriSRfrrnZC3bXtu+bfBvQbU529AT77DtRwL/jHTsExCY21cZQ0jWNwz1Tt6ZYvuIAa&#13;&#10;LE9YDXiW7yPj0qwpgtLPw7t/hie2ZQ7uxDbhkdx2AHZ0JPfT15tv9g8AAAD//wMAUEsDBBQABgAI&#13;&#10;AAAAIQCxfKKq+QEAANMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD4vtjJ0rQ1ohRd&#13;&#10;mg4Duq1Atw9QZPmCyaJGKrGzry8kp022vQ17IUSRPOI5Pl7eDJ0Ve0PcopMwneQgjNNYtq6W8P3b&#13;&#10;/bsrEByUK5VFZyQcDMPN6u2bZe8LM8MGbWlIDJ11XPReQhOCL7KMdWM6xRP0xg2drZA6FXiCVGcl&#13;&#10;qb51dWezWZ4vsh6p9ITaMLeuvhuLsEr4VWV0+FpVbIKwEnIQIUVKcZtitlqqoiblm1Yf91D/sEan&#13;&#10;WgdnUHcqKLGj9i+ortWEjFWYaOwyrKpWm0Qim+XT/A86T43yJpHhomf/qhP/P1j9Zf/kH0mE4QMO&#13;&#10;EqaJBPsH1D9YOFw3ytXmlgj7xqiSY4fIVsus91wcZ6PYXHBE2fafsTQS1C5gQhoq6qIsWFViSIIf&#13;&#10;TrKbIQg9SJgv8tn8KgehDxKu3i9m1xfjI6p4mffE4aPBTsSDBDI6JHy1f+CQFlLFS098j9G25X1r&#13;&#10;bUqo3q4tib2yEjaXm8Vm8YL/W591sdthnDtixqvENdIbiYZhO8RqJL3F8vBIgnA01t5QkNAg/QLR&#13;&#10;k/IS+OdOkQFhPzmWcD2dz6MLUzK/uJzlIOi8sj2vKKcbJAkBxHhch9G5O09t3YTT17rdBbxvRx1O&#13;&#10;ax0379mvltmryaMzz/PUdfoXV88AAAD//wMAUEsDBBQABgAIAAAAIQCL+u/O5wAAAA8BAAAPAAAA&#13;&#10;ZHJzL2Rvd25yZXYueG1sTM9LTsMwEADQPRJ3sKZSd43jCtKQZlLxEUJiUdQCQuzcxCSh9jjYTmNu&#13;&#10;j1jBAd7ilZtoNDsp53tLCCJJgSmqbdNTi/DyfL/IgfkgqZHakkL4Vh421flZKYvGTrRTp31oWTSa&#13;&#10;fCERuhCGgnNfd8pIn9hBUTT6wzojg0+sa3nj5NRTazRfpmnGjewJmO/koG47VR/3o0F4+Az+8vHp&#13;&#10;bXg/+t30+nWzFYKPiPNZvFvPZ/F6DSyoGP4E/B4QBFSlLA52pMYzjXAlcmABYbFKgTmEXGQZsAOC&#13;&#10;WF6sgPGq5P8f1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhAFoik6P/AAAA5QEAABMAAAAAAAAAAAAA&#13;&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAp0rPONgAAACWAQAACwAA&#13;&#10;AAAAAAAAAAAAAAAwAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsXyiqvkBAADTAwAADgAA&#13;&#10;AAAAAAAAAAAAAAAxAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAi/rvzucAAAAPAQAA&#13;&#10;DwAAAAAAAAAAAAAAAABWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#13;&#10;" fillcolor="#e7e6e6" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:45.9pt;margin-top:-3.5pt;width:362.4pt;height:65.85pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/WC0z9gEAAMoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06Sl2+1GTVdLt0VI&#10;y0Va+ADHcRKLxGPGbpPy9YydtlvgDfFieTz2mTlnjlf3Q9eyg0KnweR8Okk5U0ZCqU2d829fd2+W&#10;nDkvTClaMCrnR+X4/fr1q1VvMzWDBtpSISMQ47Le5rzx3mZJ4mSjOuEmYJWhZAXYCU8h1kmJoif0&#10;rk1mabpIesDSIkjlHJ0+jkm+jvhVpaT/XFVOedbmnHrzccW4FmFN1iuR1Shso+WpDfEPXXRCGyp6&#10;gXoUXrA96r+gOi0RHFR+IqFLoKq0VJEDsZmmf7B5boRVkQuJ4+xFJvf/YOWnw7P9gswP72CgAUYS&#10;zj6B/O6YgU0jTK0eEKFvlCip8DRIlvTWZaenQWqXuQBS9B+hpCGLvYcINFTYBVWIJyN0GsDxIroa&#10;PJN0OF+ks/mSUpJyy7eL2d1NLCGy82uLzr9X0LGwyTnSUCO6ODw5H7oR2flKKOag1eVOt20MsC42&#10;LbKDIANsb7eL7eKE/tu11oTLBsKzETGcRJqB2cjRD8VAyUC3gPJIhBFGQ9EHoE0D+JOznsyUc/dj&#10;L1Bx1n4wJNrddD4P7ovB/OZ2RgFeZ4rrjDCSoHLuORu3Gz86dm9R1w1VOo/pgYTe6ajBS1envskw&#10;UZqTuYMjr+N46+ULrn8BAAD//wMAUEsDBBQABgAIAAAAIQDTqETL4AAAAAkBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/BTsMwEETvSPyDtUjcWscVpCXEqQAJIXGgagEhbm68JKHxOsROE/6e5QTH0Yxm&#10;3uTrybXiiH1oPGlQ8wQEUultQ5WGl+f72QpEiIasaT2hhm8MsC5OT3KTWT/SFo+7WAkuoZAZDXWM&#10;XSZlKGt0Jsx9h8Teh++diSz7StrejFzuWrlIklQ60xAv1KbDuxrLw25wGh4+Y7h83Lx174ewHV+/&#10;bp+UkoPW52fTzTWIiFP8C8MvPqNDwUx7P5ANotVwpZg8apgt+RL7K5WmIPYcXFwsQRa5/P+g+AEA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/WC0z9gEAAMoDAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDTqETL4AAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AFAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAXQUAAAAA&#10;" fillcolor="#e7e6e6" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
                   <w:p w14:paraId="6F4B2FE7" w14:textId="77777777" w:rsidR="00F32BAA" w:rsidRPr="00F32BAA" w:rsidRDefault="00F32BAA" w:rsidP="00F32BAA">
                     <w:pPr>
                       <w:autoSpaceDE w:val="0"/>
                       <w:autoSpaceDN w:val="0"/>
                       <w:adjustRightInd w:val="0"/>
                       <w:spacing w:line="360" w:lineRule="auto"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00F32BAA">
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                       <w:t>Wasit Journal of Computer and Mathematics Science</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="327999BE" w14:textId="77777777" w:rsidR="00F32BAA" w:rsidRPr="00F32BAA" w:rsidRDefault="00F32BAA" w:rsidP="00F32BAA">
@@ -4733,100 +4683,130 @@
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00F32BAA">
                       <w:rPr>
                         <w:color w:val="000000"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Journal Homepage: </w:t>
                     </w:r>
                     <w:hyperlink r:id="rId3" w:history="1">
                       <w:r w:rsidRPr="00F32BAA">
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0000FF"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                           <w:u w:val="single"/>
                         </w:rPr>
                         <w:t xml:space="preserve">https://wjcm.uowasit.edu.iq/index.php/WJCM </w:t>
                       </w:r>
                     </w:hyperlink>
                   </w:p>
-                  <w:p w14:paraId="7E0BEC5B" w14:textId="77777777" w:rsidR="00F32BAA" w:rsidRPr="00F32BAA" w:rsidRDefault="00F32BAA" w:rsidP="00F32BAA">
+                  <w:p w14:paraId="7E0BEC5B" w14:textId="589323D6" w:rsidR="00F32BAA" w:rsidRPr="00F32BAA" w:rsidRDefault="00F32BAA" w:rsidP="00F32BAA">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r w:rsidRPr="00F32BAA">
                       <w:rPr>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="5B9BD5"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
-                      <w:t>e-ISSN: 2788-5879    p-ISSN: 2788-5887</w:t>
+                      <w:t xml:space="preserve">e-ISSN: </w:t>
+                    </w:r>
+                    <w:r w:rsidR="002841DB" w:rsidRPr="00F32BAA">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="5B9BD5"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>2788-5887</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00F32BAA">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="5B9BD5"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">    p-ISSN: </w:t>
+                    </w:r>
+                    <w:r w:rsidR="002841DB" w:rsidRPr="00F32BAA">
+                      <w:rPr>
+                        <w:b/>
+                        <w:bCs/>
+                        <w:color w:val="5B9BD5"/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>2788-5879</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="2A775333" w14:textId="77777777" w:rsidR="00D62303" w:rsidRDefault="00D62303" w:rsidP="00555FD2">
                     <w:pPr>
                       <w:jc w:val="center"/>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="square"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="430EE8E8" w14:textId="1819B591" w:rsidR="00496B59" w:rsidRPr="00D62303" w:rsidRDefault="00496B59">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Dubai" w:hAnsi="Dubai" w:cs="Dubai"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2E09E0F4" w14:textId="77777777" w:rsidR="00506D54" w:rsidRPr="00D62303" w:rsidRDefault="00506D54" w:rsidP="00031243">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Dubai" w:hAnsi="Dubai" w:cs="Dubai"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="708E62F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00847397"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BCE2466"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
@@ -6229,167 +6209,168 @@
   <w:num w:numId="19" w16cid:durableId="1392920897">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="410857520">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1510876651">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1057777126">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1854803911">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="825171112">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="77943418">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:zoom w:percent="60"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="311"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00103E9F"/>
     <w:rsid w:val="000025E7"/>
     <w:rsid w:val="00002DB2"/>
     <w:rsid w:val="000144CE"/>
     <w:rsid w:val="00031243"/>
     <w:rsid w:val="00051B5E"/>
     <w:rsid w:val="000667D9"/>
     <w:rsid w:val="00067806"/>
     <w:rsid w:val="000765D5"/>
     <w:rsid w:val="000B7735"/>
     <w:rsid w:val="000D4CEE"/>
     <w:rsid w:val="00103901"/>
     <w:rsid w:val="00103E9F"/>
     <w:rsid w:val="0011575A"/>
     <w:rsid w:val="00115FEC"/>
     <w:rsid w:val="001830D8"/>
     <w:rsid w:val="001A09EA"/>
     <w:rsid w:val="001A4414"/>
     <w:rsid w:val="001B5F16"/>
     <w:rsid w:val="001D4CA2"/>
     <w:rsid w:val="001D5825"/>
     <w:rsid w:val="001E3E7A"/>
     <w:rsid w:val="001E52F8"/>
     <w:rsid w:val="001F6975"/>
     <w:rsid w:val="00203670"/>
     <w:rsid w:val="00220C22"/>
     <w:rsid w:val="00251E09"/>
     <w:rsid w:val="002703C7"/>
+    <w:rsid w:val="002841DB"/>
     <w:rsid w:val="002A5057"/>
     <w:rsid w:val="002C2D07"/>
     <w:rsid w:val="002D0CA8"/>
     <w:rsid w:val="002F4B36"/>
     <w:rsid w:val="003342E9"/>
     <w:rsid w:val="003514D7"/>
     <w:rsid w:val="00351AF2"/>
     <w:rsid w:val="00362CAC"/>
     <w:rsid w:val="003A583D"/>
     <w:rsid w:val="003E4570"/>
     <w:rsid w:val="003F6C30"/>
     <w:rsid w:val="00413025"/>
     <w:rsid w:val="00441B90"/>
     <w:rsid w:val="00444E3A"/>
     <w:rsid w:val="00452293"/>
     <w:rsid w:val="00463AB4"/>
     <w:rsid w:val="00496B59"/>
     <w:rsid w:val="004C27C3"/>
     <w:rsid w:val="004D1B83"/>
     <w:rsid w:val="004D3882"/>
     <w:rsid w:val="004E157A"/>
     <w:rsid w:val="004F0645"/>
     <w:rsid w:val="00506D54"/>
     <w:rsid w:val="00515682"/>
     <w:rsid w:val="00555C58"/>
     <w:rsid w:val="00555FD2"/>
     <w:rsid w:val="00566217"/>
     <w:rsid w:val="00574D02"/>
     <w:rsid w:val="00576120"/>
     <w:rsid w:val="00584CA4"/>
     <w:rsid w:val="005B2859"/>
     <w:rsid w:val="005C3E4B"/>
     <w:rsid w:val="005D405B"/>
     <w:rsid w:val="005F6551"/>
     <w:rsid w:val="00624A7D"/>
     <w:rsid w:val="0065178D"/>
     <w:rsid w:val="00682593"/>
     <w:rsid w:val="006B4558"/>
     <w:rsid w:val="006D0AB2"/>
     <w:rsid w:val="00707313"/>
     <w:rsid w:val="00713EBB"/>
     <w:rsid w:val="007159C5"/>
     <w:rsid w:val="00743D5D"/>
     <w:rsid w:val="00765D16"/>
     <w:rsid w:val="007846A3"/>
     <w:rsid w:val="007B6308"/>
     <w:rsid w:val="007B6FDF"/>
     <w:rsid w:val="00831CA9"/>
     <w:rsid w:val="008459AB"/>
     <w:rsid w:val="00886948"/>
+    <w:rsid w:val="008A2C2E"/>
     <w:rsid w:val="008B1C7C"/>
     <w:rsid w:val="008B3278"/>
     <w:rsid w:val="008C2491"/>
     <w:rsid w:val="0091150F"/>
     <w:rsid w:val="00947FB3"/>
     <w:rsid w:val="0099163C"/>
     <w:rsid w:val="00994BD8"/>
     <w:rsid w:val="00994F80"/>
     <w:rsid w:val="009A5B94"/>
     <w:rsid w:val="009E5993"/>
+    <w:rsid w:val="00A21D9D"/>
     <w:rsid w:val="00A719CB"/>
     <w:rsid w:val="00A80B03"/>
     <w:rsid w:val="00AC46EA"/>
     <w:rsid w:val="00AE3077"/>
     <w:rsid w:val="00AE58DB"/>
     <w:rsid w:val="00AF28C5"/>
     <w:rsid w:val="00B10364"/>
     <w:rsid w:val="00B11734"/>
     <w:rsid w:val="00B32C96"/>
     <w:rsid w:val="00B455FD"/>
     <w:rsid w:val="00B64E33"/>
     <w:rsid w:val="00B810CA"/>
     <w:rsid w:val="00B85A31"/>
     <w:rsid w:val="00BA2066"/>
     <w:rsid w:val="00BA4396"/>
     <w:rsid w:val="00BA5F60"/>
     <w:rsid w:val="00C400B1"/>
     <w:rsid w:val="00C629BA"/>
     <w:rsid w:val="00C80B90"/>
     <w:rsid w:val="00C84B9E"/>
     <w:rsid w:val="00CB3BA0"/>
     <w:rsid w:val="00CB7073"/>
     <w:rsid w:val="00CE2C89"/>
     <w:rsid w:val="00CE519C"/>
     <w:rsid w:val="00D00594"/>
@@ -6422,65 +6403,65 @@
     <w:rsid w:val="00F32BAA"/>
     <w:rsid w:val="00F63EDC"/>
     <w:rsid w:val="00F770B0"/>
     <w:rsid w:val="00F82CFD"/>
     <w:rsid w:val="00F8607C"/>
     <w:rsid w:val="00FB2CEF"/>
     <w:rsid w:val="00FD47F9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="006E3766"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{90001C64-EC2E-41DB-8217-F2BAD3669D76}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -7154,91 +7135,91 @@
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PaperTabledescription">
     <w:name w:val="Paper Table description"/>
     <w:basedOn w:val="Els-table-caption"/>
     <w:qFormat/>
     <w:rsid w:val="00BA5F60"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="80"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="65156579">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1402291688">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/signin" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/signin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wjcm.uowasit.edu.iq/index.php/WJCM%20" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wjcm.uowasit.edu.iq/index.php/WJCM%20" TargetMode="External" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wjcm.uowasit.edu.iq/index.php/WJCM%20" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wjcm.uowasit.edu.iq/index.php/WJCM%20" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7459,73 +7440,72 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7499EC51-62A1-433F-895C-0F610F8DBE38}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/2000/xmlns/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>6972</Characters>
+  <Pages>4</Pages>
+  <Words>1240</Words>
+  <Characters>7072</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Numerical Analysis of Auto-ignition of Ethanol</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Universiti Tun Hussein Onn Malaysia</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>8296</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>